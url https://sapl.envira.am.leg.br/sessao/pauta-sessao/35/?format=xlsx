--- v0 (2026-03-31)
+++ v1 (2026-06-10)
@@ -36,105 +36,105 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
-    <t>Breno Lopes</t>
+    <t>Ver. Breno Lopes</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2026, DE 12 DE MARÇO DE 2026, DE AUTORIA DO VEREADOR BRENO LOPES, QUE INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A SOLICITAÇÃO DE VIABILIDADE PARA A EXECUÇÃO DO PROGRAMA EDUCAÇÃO DE JOVENS E ADULTOS (EJA) NAS COMUNIDADES RURAIS DO MUNICÍPIO DE ENVIRA.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
-    <t>Lindomar Silva</t>
+    <t>Ver. Lindomar Silva</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NA RUA NELSON BASTOS, BAIRRO SANTA RITA, A PEDIDO DE MORADORES.</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
-    <t>João Kennedy</t>
+    <t>Ver. João Kennedy</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES E PROVIDÊNCIAS ACERCA DO CUMPRIMENTO DE DECISÃO JUDICIAL PELO MUNICÍPIO DE ENVIRA.</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
   </si>
   <si>
-    <t>Nonato Lopes</t>
+    <t>Ver. Nonato Lopes</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS EMERGENCIAIS (TAPA-BURACOS) NA RUA AGNELO FERREIRA, BAIRRO DA VÁRZEA, EM FRENTE AO CENTRO DE EDUCAÇÃO INFANTIL MADRE ANSELMA.</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DO MEDICAMENTO OXCARBAZEPINA 600 MG NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>Requerimento nº 10 de 2026</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ATUALIZADAS SOBRE O INÍCIO DAS ATIVIDADES DO CRAS REFERENTE AS CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 1 de 2026</t>
   </si>
   <si>
-    <t>Ivan Pereira</t>
+    <t>Ver. Ivan Pereira</t>
   </si>
   <si>
     <t>lNSTITUI A SEMANA DA AGRICULTURA FAMILIAR NO ÂMBITO DO MUNICIPIO DE ENVIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE AÇÕES DE PREVENÇÃO À VIOLÊNCIA CONTRA EDUCADORES NO MUNICÍPIO DE ENVIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -444,51 +444,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">