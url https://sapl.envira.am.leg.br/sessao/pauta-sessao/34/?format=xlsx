--- v0 (2026-03-31)
+++ v1 (2026-06-10)
@@ -36,72 +36,72 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
-    <t>Nonato Lopes</t>
+    <t>Ver. Nonato Lopes</t>
   </si>
   <si>
     <t>Indicação nº 001/2026, de 04 de março de 2026, de autoria do vereador Nonato Lopes, que indica ao chefe do Poder Executivo Municipal a criação de uma equipe municipal de saúde mental no âmbito da Atenção Básica.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
-    <t>Rerison Laian</t>
+    <t>Ver. Rerison Laian</t>
   </si>
   <si>
     <t>Indicação nº 001/2026, de 13 de março de 2026, de autoria do vereador Rerison Laian, que solicita ao chefe do Poder Executivo que, por meio da Secretaria Municipal de Saúde e do setor competente, seja realizado o pagamento do adicional de insalubridade no percentual de 40% aos auxiliares e técnicos em saúde bucal do município de Envira.</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
-    <t>Ivan Pereira</t>
+    <t>Ver. Ivan Pereira</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 001, de 12 de março de 2026, de autoria do vereador Sebastião Ivan, que solicita informações sobre a usina de oxigênio, a qual se encontra parada há quase um ano.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ofício nº 23 de 2026</t>
   </si>
   <si>
     <t>Ivon Rates da Silva - PREFEITO</t>
   </si>
   <si>
     <t>Encaminha-se ao Poder Legislativo o Plano de Sustentabilidade referente ao Instrumento nº 964948/2024, cujo objeto trata da pavimentação em área rural no município de Envira/AM, para conhecimento e demais providências que se fizerem necessárias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>