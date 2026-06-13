--- v0 (2026-03-31)
+++ v1 (2026-06-13)
@@ -48,87 +48,87 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Parecer nº 2 de 2026</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça,CECDL - Comissão de Educação, Cultura, Desporto e Lazer,CFO - Comissão de Finanças e Orçamento,CRF - Comissão de Redação Final</t>
   </si>
   <si>
     <t>Parecer conjunto n° 031/2025 das Comissões Permanentes de Constituigao e Justiça; Finanças e Orçamento; Redação Final, e Educação, Cultura, Desporto e Lazer, sobre Projeto de Lei Legislativo n° 002/2025, de 03 de dezembro de 2025, que institui o "Dia Municipal da Bíblia" no âmbito do Municipio de Envira-AM, e de outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 4 de 2025</t>
   </si>
   <si>
-    <t>Abraão Cláudio</t>
+    <t>Ver. Abraão Cláudio</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2025, DE 03 DE DEZEMBRO DE 2025. DE AUTORIA DO VEREADOR ABRAÃO CLÁUDIO DE ARAÚJO, QUE INSTITUI, O DIA MUNDIAL DA BÍBLIA NO ÂMBITO DO MUNICIPIO DE ENVIRA ENVIRA-AM, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>Solicita reanálise e encaminhamento de Projeto de Lei Complementar para revisão da remuneração do Professor que exerce a função de Gestor Escolar.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
-    <t>Lindomar Silva</t>
+    <t>Ver. Lindomar Silva</t>
   </si>
   <si>
     <t>Realização de capacitação e treinamento para os Guardas Escolares do Município de Envira.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
     <t>Arquivo - ARQ</t>
   </si>
   <si>
     <t>OFÍCIO Nº 10/2026 – ASSEMBLEIA LEGISLATIVA DO ESTADO DO AMAZONAS</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
-    <t>Ivan Pereira</t>
+    <t>Ver. Ivan Pereira</t>
   </si>
   <si>
     <t>Requer a justificativa de ausência do Vereador Sebastião Ivan Pereira de Souza na 01ª Sessão Ordinária do 1º Período Legislativo de 2026, realizada em 20 de fevereiro de 2026, por motivo de interesse particular, nos termos da Lei Municipal nº 203/2008 e da Lei Orgânica do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>