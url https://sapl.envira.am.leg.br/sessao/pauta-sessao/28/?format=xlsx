--- v0 (2026-02-12)
+++ v1 (2026-06-11)
@@ -36,51 +36,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
-    <t>Abraão Cláudio</t>
+    <t>Ver. Abraão Cláudio</t>
   </si>
   <si>
     <t>Solicitação do Executivo Municipal, Projeto de Lei para o enquadramento dos cargos de Monitor e Auxiliar de Educação Infantil na carreira do Magistério Municipal, em conformidade com a Lei Federal nº 15.326, de 06 de janeiro de 2026.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 459 de 2026</t>
   </si>
   <si>
     <t>Ivon Rates da Silva - PREFEITO</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 459/2026, de 23 de Janeiro de 2026 que concede reajuste de vencimento aos profissionais d magistério público do município de Envira e atualiza o Anexo IV, gratificações.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">