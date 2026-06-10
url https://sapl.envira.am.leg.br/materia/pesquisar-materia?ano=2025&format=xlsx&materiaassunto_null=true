--- v0 (2026-02-12)
+++ v1 (2026-06-10)
@@ -48,1687 +48,1687 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Nonato Lopes</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_lrgislativo_no_01-2025.pdf</t>
+    <t>Ver. Nonato Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_lrgislativo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Institui a “Festa do Açaí” como evento oficial do Município de Envira-AM, a ser realizada anualmente durante as comemorações do aniversário da cidade, e dispõe sobre sua organização, objetivos e diretrizes.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_legislativo_no_02-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_legislativo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece o açaí (Euterpe oleracea) como Patrimônio Cultural, Social e Econômico do Município de Envira-AM, e dispõe sobre medidas de valorização, preservação e incentivo à sua produção e consumo sustentável.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Ivan Pereira</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_mo_005-2025_dispoe_sobre_a_divulgacao_dos_dados_dos_conselhos_municipais_no_site_oficial_do_municipio_de_envira.pdf</t>
+    <t>Ver. Ivan Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_mo_005-2025_dispoe_sobre_a_divulgacao_dos_dados_dos_conselhos_municipais_no_site_oficial_do_municipio_de_envira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS DOS CONSELHOS MUNICIPAIS NO SITE OFICIAL DO MUNICIPIO DE ENVIRA;</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_legislativo_no_05-2025_estabelece_diretrizes_para_a_instituicao_da_politica_municipal_de_atencao_a_saude_das_pessoas_com_vitiligo.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_legislativo_no_05-2025_estabelece_diretrizes_para_a_instituicao_da_politica_municipal_de_atencao_a_saude_das_pessoas_com_vitiligo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE ATENÇÃO À SAÚDE DAS PESSOAS COM VITILIGO E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CDC - Comissão de Defesa do Consumidor</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/40/emenda_aditiva_no_001_-_2025_cpcj-cpfo-_cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/40/emenda_aditiva_no_001_-_2025_cpcj-cpfo-_cprf.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 1º do Projeto de Lei nº 452/2025, que define o que é obrigação de pequeno valor para a Fazenda Pública Municipal, para os efeitos do disposto no §3º do art. 100 da Constituição da República, e dá outras providências</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_aditiva_no_002_-_2025_cpcj-cpfo-_cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_aditiva_no_002_-_2025_cpcj-cpfo-_cprf.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único ao Art. 2º do Projeto de Lei nº 452/2025, que dispõe sobre a definição de obrigação de pequeno valor para a Fazenda Pública Municipal, nos termos do §3º do art. 100 da Constituição da República, e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_no_001_-_2025_cpcj-cpfo-_cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_no_001_-_2025_cpcj-cpfo-_cprf.pdf</t>
   </si>
   <si>
     <t>Define o que se considera obrigação de pequeno valor para a Fazenda Pública Municipal, para os efeitos do disposto no §3º do artigo 100 da Constituição da República, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/39/emenda_modificativa_no_002_-_2025_cpcj-cpfo-_cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/39/emenda_modificativa_no_002_-_2025_cpcj-cpfo-_cprf.pdf</t>
   </si>
   <si>
     <t>Define o que é obrigação de pequeno valor para a Fazenda Pública Municipal, para os efeitos do disposto no §3º do artigo 100 da Constituição da República, e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/41/emenda_aditiva_no_003_-_2025_cpcj-cpfo-cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/41/emenda_aditiva_no_003_-_2025_cpcj-cpfo-cprf.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 6º ao Projeto de Lei nº 453/2025 e renumera o atual art. 6º para art. 7º, incluindo cláusula de vigência, no Projeto de Lei que dispõe sobre a revisão dos valores das diárias concedidas a agentes políticos, agentes públicos, servidores e colaboradores no âmbito do Poder Executivo Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/42/emenda_aditiva_no_004_-_2025_cpcj-cpfo-_cprf_.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/42/emenda_aditiva_no_004_-_2025_cpcj-cpfo-_cprf_.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 1º do Projeto de Lei nº 453/2025, que dispõe sobre a revisão dos valores das diárias concedidas a agentes políticos, agentes públicos, servidores e colaboradores no âmbito do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/43/emenda_modificativa_no_003_-_2025_cpcj-cpfo-_cprf_.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/43/emenda_modificativa_no_003_-_2025_cpcj-cpfo-_cprf_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos valores das diárias concedidas a agentes políticos, agentes públicos, servidores e colaboradores no âmbito do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/44/emenda_modificativa_no_004_-_2025_cpcj-cpfo-_cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/44/emenda_modificativa_no_004_-_2025_cpcj-cpfo-_cprf.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_no_09-2025_ao_projeto_de_lei_no_455-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_no_09-2025_ao_projeto_de_lei_no_455-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A MODIFICAÇÃO DO ARTIGO 1º E SEUS INCISOS DO § 1º, DO PROJETO DE LEI Nº 455/2025, QUE DISPOE SOBRE A CONCESSÃO DA BONIFICAÇÃO EM PECÚNIA AOS PROFISSIONAIS DA EDUCAÇÃO E ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS, VISANDO A ERRADICAÇÃO DO ANALFABETISMO EM ENVIRA.”</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_no_10-2025_ao_projeto_de_lei_no_455-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_no_10-2025_ao_projeto_de_lei_no_455-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A MODIFICAÇÃO DOS INCISOS I, II, e III, DO § 2º DO ARTIGO 1º DO PROJETO DE LEI Nº 455/2025, QUE DISPOE SOBRE A CONCESSÃO DA BONIFICAÇÃO EM PECÚNIA AOS PROFISSIONAIS DA EDUCAÇÃO E ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS, VISANDO A ERRADICAÇÃO DO ANALFABETISMO EM ENVIRA.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/65/emenda_aditiva_no_001-2025_ao_projeto_de_lei_no_455-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/65/emenda_aditiva_no_001-2025_ao_projeto_de_lei_no_455-2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 4º AO PROJETO DE LEI Nº 455/2025, E RENUMERA O ATUAL ARTIGO 4º DO CITADO PROJETO DE LEI PARA ARTIGO 5º, COM A REDAÇÃO DA CLÁUSULA DE VIGÊNCIA, CUJO PROJETO DE LEI DISPÕE A CONCESSÃO DA BONIFICAÇÃO EM PECÚNIA AOS PROFISSIONAIS DA EDUCAÇÃO E ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS, VISANDO A ERRADICAÇÃO DO ANALFABETISMO EM ENVIRA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamento, CRF - Comissão de Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_modificativa_n._01-2025_ao_projeto_de_no454-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_modificativa_n._01-2025_ao_projeto_de_no454-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A MODIFICAÇÃO DO PARÁGRAFO ÚNICO DO ART. 14 DO PROJETO DE LEI Nº 454/2025, QUE OBJETIVA REORGANIZAR A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/88/emenda_modificativa_n._02.2025_ao_projeto_de_no454-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/88/emenda_modificativa_n._02.2025_ao_projeto_de_no454-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 15 DO PROJETO DE LEI Nº 454/2025, QUE TEM POR FINALIDADE REORGANIZAR A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/89/emenda_modificativa_n._03-2025_ao_projeto_de_no454-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/89/emenda_modificativa_n._03-2025_ao_projeto_de_no454-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A MODIFICAÇÃO DO CAPUT DO ART. 16 E PARÁGRAFO ÚNICO DO PROJETO DE LEI Nº 454/2025, QUE VERSA ACERCA DA REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_modificativa_no_015_-_2025_cpcj-cpfo-_cprf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_modificativa_no_015_-_2025_cpcj-cpfo-_cprf.pdf</t>
   </si>
   <si>
     <t>A autorização para a Câmara Municipal de Envira, AM, doar bens móveis considerados inservíveis deve constar em um instrumento legislativo municipal específico, como um Projeto de Lei ou Decreto Legislativo, que discipline a matéria.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_modificativa_no_016-2025_ao_projeto_de_decreto_legislativo_no_006-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_modificativa_no_016-2025_ao_projeto_de_decreto_legislativo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa Nº 01/2025 ao Projeto de Decreto Legislativo Nº 06/2025. Que modifica a redação do paragrafo Único do Art. 2º do Projeto de decreto Legislativo Nº  06/2025.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamento, CRF - Comissão de Redação Final, CS - Comissão de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/141/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/141/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe a modificação do Art. 5° do projeto de Lei n° 458/2025, que objetiva alterar o Anexo I, IV e V da Lei Complementar n° 429, de 15 de maio de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_modificativa_no_01_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_modificativa_no_01_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 3º DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/161/emenda_modificativa_no_02_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/161/emenda_modificativa_no_02_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 4º DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_modificativa_no_03_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_modificativa_no_03_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 03/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA A”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/163/emenda_modificativa_no_04_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/163/emenda_modificativa_no_04_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 04/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA B”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/164/emenda_modificativa_no_05_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/164/emenda_modificativa_no_05_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 05/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA C”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/165/emenda_modificativa_no_06_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/165/emenda_modificativa_no_06_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 06/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA D”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_modificativa_no_08_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_modificativa_no_08_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 07/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA E” e F”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRODE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/167/emenda_modificativa_no_09_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/167/emenda_modificativa_no_09_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 09/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA I”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/169/emenda_modificativa_no_08_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/169/emenda_modificativa_no_08_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 08/2025. QUE DISPÕE SOBRE A MODIFICAÇÃO DO ART. 5º, ALÍNEA G”. DO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_decreto_legislativo_no_02-2025_gvi.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_decreto_legislativo_no_02-2025_gvi.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de Envira-AM à Ilustríssima Senhora Rebeca Monteiro Azevedo, em reconhecimento aos relevantes serviços prestados à comunidade envirense, e dá outras providências.</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPRES</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/</t>
+    <t>http://sapl.envira.am.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis inservíveis da Câmara Municipal de Envira-AM a entidades públicas ou privadas sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>Breno Lopes</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_decreto_legislativo_no_004-2025.pdf</t>
+    <t>Ver. Breno Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_decreto_legislativo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>QUE CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE ENVIRA AO ILUSTRISSIMO SENHOR ELIZONIR DOS SANTOS CARNEIRO;</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_decreto_legislativo_no_005-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_decreto_legislativo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>QUE CONCEDE O TÍTULO DE CIDADÃ HONORÁRIO DO MUNICÍPIO DE ENVIRA A ILUSTRÍSSIMA SENHORA MARIA ANTÔNIA PINHEIRO;</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>Abraão Cláudio</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_decreto_legislativo_no_006-2025_-_vereadores.pdf</t>
+    <t>Ver. Abraão Cláudio</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_decreto_legislativo_no_006-2025_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Que concede o título de cidadão honorário do Município de Envira-Am, ao excelentíssimo senhor Gladson de Lima Cameli, Governador do estado do Acre, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_05._gvi_-_divulgacao_dos_trabalhos_dos_conselhos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_05._gvi_-_divulgacao_dos_trabalhos_dos_conselhos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS DOS CONSELHOS MUNICIPAIS NO SITE OFICIAL DO MUNICÍPIO DE ENVIRA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>Abraão Cláudio, Breno Lopes, Clemonds Pinheiro, Dinho Alves, Ivan Pereira, João Kennedy, José Jorge, Lindomar Silva, Nonato Lopes, Rerison Laian, Rômulo Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_decreto_legislativo_no_007-2025_alterado.pdf</t>
+    <t>Dinho Alves, Ver. Abraão Cláudio, Ver. Breno Lopes, Ver. Clemonds Pinheiro, Ver. Ivan Pereira, Ver. João Kennedy, Ver. José Jorge, Ver. Lindomar Silva, Ver. Nonato Lopes, Ver. Rerison Laian, Ver. Rômulo Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_decreto_legislativo_no_007-2025_alterado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Envira-AM ao Excelentíssimo Senhor Gladson de Lima Cameli, Governador do Estado do Acre, e dá outras providências.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Rerison Laian</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_001-2025_ver-rerison.pdf</t>
+    <t>Ver. Rerison Laian</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_001-2025_ver-rerison.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de um muro ao redor da Escola Municipal Rita Maciel, localizada no Bairro Santa Rita, visando à segurança e proteção da comunidade escolar.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_002-2025_ver-nonato_lopes.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_002-2025_ver-nonato_lopes.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a elaboração de Projeto de Lei que institua políticas públicas de fomento, preservação, fiscalização e regulação da comercialização interestadual do açaí (Euterpe oleracea) no Município de Envira-AM.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_no__002-2025_gabinete_do_vereador_rerison.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_no__002-2025_gabinete_do_vereador_rerison.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a inclusão e disponibilização do medicamento Risperidona 1mg/ml (solução oral) na Farmácia do Povo, visando atender à crescente demanda da população e garantir acesso gratuito ao tratamento de transtornos mentais.</t>
   </si>
   <si>
-    <t>João Kennedy</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_no_002-2025_ver._jhon_kennedy.pdf</t>
+    <t>Ver. João Kennedy</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_no_002-2025_ver._jhon_kennedy.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a adoção de providências, por meio da secretaria competente, para o emplacamento e a devida identificação das vias públicas do município de Envira-AM, com a instalação de placas contendo as denominações de ruas e avenidas, visando à organização urbana, à mobilidade e ao fortalecimento da cidadania.</t>
   </si>
   <si>
-    <t>Ivan Pereira, João Kennedy, Lindomar Silva, Nonato Lopes</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_003-2025_-_vereador_ivan.pdf</t>
+    <t>Ver. Ivan Pereira, Ver. João Kennedy, Ver. Lindomar Silva, Ver. Nonato Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_003-2025_-_vereador_ivan.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal a necessidade urgente de revitalização da ponte de acesso da Estrada do Marajá, no município de Envira-AM, visando garantir segurança no tráfego, escoamento da produção agrícola e melhoria da infraestrutura rural.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no_020-2025_manutencao_corretiva_porto_dario_varzea.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no_020-2025_manutencao_corretiva_porto_dario_varzea.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção corretiva no Porto da Várzea (Dário), garantindo condições adequadas para o acesso de veículos e estivadores no translado de embarque e desembarque de mercadorias.</t>
   </si>
   <si>
-    <t>Lindomar Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_021-2025_-_francisco_lindomar_ferreira_-construcao_de_lombadas.pdf</t>
+    <t>Ver. Lindomar Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_021-2025_-_francisco_lindomar_ferreira_-construcao_de_lombadas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de lombadas na Avenida Joaquim Borba, em frente à loja TVLar, e na Rua Getúlio Vargas, em frente à Igreja Missionária de Cristo, no Município de Envira.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no_022-2025_-_valas_e_terra_planagem_rua_tres_bocas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no_022-2025_-_valas_e_terra_planagem_rua_tres_bocas.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter de urgência, a reabertura de valas para drenagem e a execução de serviços de terraplanagem no Beco dos Três Bocas, no bairro Açaizal, visando garantir o acesso de ambulâncias e demais veículos em situação de emergência.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_023_de_autoria_do_vereador_ivan.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_023_de_autoria_do_vereador_ivan.pdf</t>
   </si>
   <si>
     <t>Propõe Moção de Aplausos aos policiais militares e civis do Município de Envira, em reconhecimento aos serviços prestados à comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_024_de_autoria_do_vereador_joao_kennedy.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_024_de_autoria_do_vereador_joao_kennedy.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a elaboração e envio de Projeto de Lei visando o reajuste salarial para profissionais com ensino superior completo.</t>
   </si>
   <si>
-    <t>Abraão Cláudio, João Kennedy, Nonato Lopes</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_025-2025_-_reajuste_salarial_nivel_tecnico.pdf</t>
+    <t>Ver. Abraão Cláudio, Ver. João Kennedy, Ver. Nonato Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_025-2025_-_reajuste_salarial_nivel_tecnico.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que proceda à elaboração e envio de Projeto de Lei dispondo sobre a remuneração mínima dos servidores Municipais com nível técnico.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_026-2025_-_reajuste_salarial_nivel_medio.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_026-2025_-_reajuste_salarial_nivel_medio.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que seja enviado Projeto de Lei dispondo sobre a remuneração mínima dos servidores municipais com nível médio ou ensino fundamental.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_027-2025_de_autoria_do_vereador_breno.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_027-2025_de_autoria_do_vereador_breno.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito Municipal de Envira, Sr. Ivon Rates da Silva, e ao Senhor Vice-Prefeito, Sr. James Pinheiro de França, para a adoção das providências necessárias à criação de um Projeto de Lei que disponha sobre a reativação e modernização do Projeto 'Casa da Família – Zezinho Tavares', destinado ao atendimento recreativo, esportivo e cultural de crianças e adolescentes do município.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_028_de_autoria_do_vereador_rerison_-manutencao_do_ramal_que_da_acesso_ao_marden_-ramal_manoel_cobrinha.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_028_de_autoria_do_vereador_rerison_-manutencao_do_ramal_que_da_acesso_ao_marden_-ramal_manoel_cobrinha.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o Douto Plenário, que seja oficializado ao Senhor Prefeito Municipal, Sr. Ivon Rates da Silva, para que, por meio da Secretaria Municipal de Infraestrutura, seja viabilizada a manutenção do ramal que dá acesso ao Marden, com entrada pelo Ramal Manoel Cobrinha e saída na Portelinha.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Rômulo Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_029-2025_de_autoria_do_vereador_romulo_oliveira_-_sinalizacao_de_proibicao_de_carros_na_ponte_05_de_setembro_-barulho_da_ponte.pdf</t>
+    <t>Ver. Rômulo Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_029-2025_de_autoria_do_vereador_romulo_oliveira_-_sinalizacao_de_proibicao_de_carros_na_ponte_05_de_setembro_-barulho_da_ponte.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Envira, Sr. Ivon Rates da Silva, e ao Senhor Vice-Prefeito, Sr. James Pinheiro de França, a adoção de providências necessárias, junto à Secretaria competente, para a instalação de placa de proibição de trânsito de veículos no acesso à ponte localizada na Rua 05 de Setembro, conhecida popularmente como “Barulho da Ponte”.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no_030-2025_revitalizacao_da_ponte_sacola_cheia.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no_030-2025_revitalizacao_da_ponte_sacola_cheia.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO/CONSTRUÇÃO DA PONTE DE ACESSO A RUA DOCA ICA, PROXIMO AO SACOLA CHEIA NAS COORDENADAS: 7° 26’48.1’ S 40° 01’33.7’’ W.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dinho Alves</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no_031-2025_-_pontes_de_acesso_as_ruas_de_dificio_acesso.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no_031-2025_-_pontes_de_acesso_as_ruas_de_dificio_acesso.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO/CONSTRUÇÃO DAS PONTES DE ACESSO ÚNICO TRANSEUNTES, VISANDO A PREVENÇÃO DE TRANSTORNOS DURANTE O PERÍODO DE INVERNO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_gvfa_no_032-2025_francisco_alves_da_costa.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_gvfa_no_032-2025_francisco_alves_da_costa.pdf</t>
   </si>
   <si>
     <t>A QUAL INDICA DO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE DOIS MÉDICOS SENDO UM CARDIOLOGISTA E UM ORTOPEDISTA, VISANDO ATENDER A DEMANDA DA POPULAÇÃO ENVIRENSE;</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_033-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_033-2025.pdf</t>
   </si>
   <si>
     <t>A QUAL INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE PROJETO DE LEI DISPONDO A AQUISIÇÃO DE LANCHAS DE ALUMÍNIO PARA USO EXCLUSIVO DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS;</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_034.2025_-_frente_mercado_municipal_assinado.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_034.2025_-_frente_mercado_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>A QUAL INDICA AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA COMPETENTE A REALIZAÇÃO EM CARATER DE UGÊNCIA A INSTALÇÃO DE CERCADO DE PROTEÇÃO NO ENTORNO DO DESLIZAMENTO EM FRENTE AO MERCADO MUNICIPAL NA RUA JOAQUIM BORBA;</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_035-2025_-_lanchas_de_alumino_acs.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_035-2025_-_lanchas_de_alumino_acs.pdf</t>
   </si>
   <si>
     <t>A QUAL INDICA AO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE LANCHAS OU CANOAS DE ALUMÍNIO/RABETA AOS_x000D_
 AGENTES COMUNITÁRIOS DE SAÚDE (ACS) DAS ÁREAS DOS RIOS ALTO E BAIXO TARAUACÁ E RIO ENVIRA</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_036-2025_-_ponte_rua_ver._chagas_mattos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_036-2025_-_ponte_rua_ver._chagas_mattos.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL, QUE SEJA VIABILIZADA A CONSTRUÇÃO DE GALERIA EM ADUELA DE CONCRETO NA RUA VEREADOR CHAGAS MATOS, BAIRRO NOVA ESPERANÇA, EM SUBSTITUIÇÃO À ATUAL PONTE DE MADEIRA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_037-2025_-_equipamentos_centro_dos_idosos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_037-2025_-_equipamentos_centro_dos_idosos.pdf</t>
   </si>
   <si>
     <t>Que por meio da Secretaria competente, providencie a aquisição de uma (1) caixa de som e cinco (5) Climatizadores para atender às necessidades do Centro do Idoso de Envira-AM.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_038-2025_-_atualizacao_salarial_conselheiros_tutelares_envira.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_038-2025_-_atualizacao_salarial_conselheiros_tutelares_envira.pdf</t>
   </si>
   <si>
     <t>Que encaminhe a esta Casa Legislativa um Projeto de Lei Complementar que promova o reajuste de 50% (cinquenta por cento) sobre o valor atual dos vencimentos dos Conselheiros Tutelares do Município de Envira-AM.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_039-2025_-_rua_nelson_bastos_e_edna_souza_santa_rita..pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_039-2025_-_rua_nelson_bastos_e_edna_souza_santa_rita..pdf</t>
   </si>
   <si>
     <t>A qual solicita do Executivo Municipal por meio da secretaria competente a realização na construção de uma caixa de drenagem pluvial na rua Edna de Souza Lima.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_040-2025_construcao_de_escolas_nas_comunidades_rurais.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_040-2025_construcao_de_escolas_nas_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de construção de escolas municipais nas comunidades ribeirinhas do município de Envira-AM.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_041-2025_projeto_de_lei_que_institui_o_sistema_municipal_de_responsabilizacao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_041-2025_projeto_de_lei_que_institui_o_sistema_municipal_de_responsabilizacao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo o envio de Projeto de Lei que Institui o Sistema Municipal de Responsabilização e Acompanhamento Disciplinar dos Alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_042.2025_-_mercado_municipal_assinado.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_042.2025_-_mercado_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o Douto Plenário, que seja oficializado ao Senhor Prefeito Municipal, Sr. Ivon Rates da Silva, para que sejam adotadas, com máxima prioridade, as providências necessárias para a reforma completa do Mercado Municipal de Envira.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ivon Rates da Silva</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_alterado_n._452-2025_.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_alterado_n._452-2025_.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_alterado_n._453-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_alterado_n._453-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos valores das diárias concedidas aos agentes políticos, agentes públicos, servidores e colaboradores no âmbito do poder executivo municipal e dá outras</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_alterado_no_454-2025_-_reorganiza_a_estrutura_administrativa_do_poder_executivo.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_alterado_no_454-2025_-_reorganiza_a_estrutura_administrativa_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>QUE REORGANIZA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_alterado_n._455-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_alterado_n._455-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A CONCESSÃO DE BONIFICAÇÃO EM PECÚNIA AOS PROFISSIONAIS DA EDUCAÇÃO E ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS, VISANDO A ERRADICAÇÃO DO ANALFABETISMO EM ENVIRA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_no_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_no_457-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_458_altera_plc_429-2023_alterado.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_458_altera_plc_429-2023_alterado.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, IV e V da Lei Complementar nº 429, de 15 de maio de 2023, que dispõe sobre a reorganização administrativa do sistema único de saúde_x000D_
 e a estruturação de Cargos Salários dos profissionais da saúde do Município de Envira e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_no_456-2025_ppa_2026-2029.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_no_456-2025_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>DE 18 DE DEZEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/21/veto_do_projeto_no_455-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/21/veto_do_projeto_no_455-2025.pdf</t>
   </si>
   <si>
     <t>De acordo com o que dispõe o Regimento Interno desta Casa Legislativa, em seu artigo 125, §6º, solicito a atenção de Vossas Excelências para a votação referente ao veto total ao Projeto de Lei nº 455/2025, de autoria do vereador Rerison Laian, que dispõe sobre a concessão de bolsas de estudos.</t>
   </si>
   <si>
     <t>RADM</t>
   </si>
   <si>
     <t>Resolução Administrativa</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/23/resolucao_administrativa_no_02-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/23/resolucao_administrativa_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação do vereador suplente Breno Lopes de França para o exercício das funções do vereador José Lucimar Gomes da Costa nas Comissões Permanentes da Câmara Municipal de Envira-AM, durante o período de sua licença temporária para o exercício do cargo de Secretário Municipal de Saúde.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_legislativo_no_03-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_legislativo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Envira, a Semana Municipal de Combate à Hanseníase – 'Manoel Ferreira dos Santos – Manelito', a ser realizada anualmente na segunda semana do mês de dezembro, e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_legislativo_no_01-2025_-_gvld.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_legislativo_no_01-2025_-_gvld.pdf</t>
   </si>
   <si>
     <t>Que institui, no âmbito do Município de Envira-Am, o NOVEMBRO AZUL mês de conscientização e prevenção ao câncer de Próstata, e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_no_06-gvi._diretrizes_para_ouvidoria_sus.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_no_06-gvi._diretrizes_para_ouvidoria_sus.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a instituição de diretrizes para o fortalecimento e promoção das ações de ouvidoria do sistema único de saúde SUS no âmbito do município de Envira-Am, e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_legislativo_n._02-2025_-_dia_municipal_da_biblia.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_legislativo_n._02-2025_-_dia_municipal_da_biblia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2025, DE 03 DE DEZEMBRO DE 2025. DE AUTORIA DO VEREADOR ABRAÃO CLÁUDIO DE ARAÚJO, QUE INSTITUI, O DIA MUNDIAL DA BÍBLIA NO ÂMBITO DO MUNICIPIO DE ENVIRA ENVIRA-AM, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007-gvi._dezembro_verde.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007-gvi._dezembro_verde.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Envira/Am, O ‘Dezembro Verde’, destinado a conscientização sobre o abandono de animais.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_no_007-gvi._dezembro_verde.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_no_007-gvi._dezembro_verde.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI Nº 007/2025, DE 03 DE DEZEMBRO DE 2025. DE AUTORIA DO VEREADOR SEBASTIÃO IVAN PEREIRA DE SOUZA, INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ENVIRA-AM, O DEZEMBRO VERDE, DESTINADO À CONSCIENTIZAÇÃO SOBRE O ABANDONO DE ANIMAIS;</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/106/parecer_conjunto_no_014-2025_projeto_de_decreto_legislativo_no_02-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/106/parecer_conjunto_no_014-2025_projeto_de_decreto_legislativo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Sobre Projeto de Decreto Legislativo n° 02/2025 de 31 de julho de 2025, que autoriza a Câmara Municipal  de  Envira-Am a doar  bens  móveis inservíveis e da outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/87/parecer_comissoes_pl_454-2025_em_pdf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/87/parecer_comissoes_pl_454-2025_em_pdf.pdf</t>
   </si>
   <si>
     <t>QUE ANALIZARAM O PROJETO DE LEI Nº 454/2025, DE 02 DE SETEMBRO DE 2025, QUE REORGANIZA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/85/processo_no_019-2025_parecer_conjunto_das_comissoes_ccjcfocrf_e_cecdl.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/85/processo_no_019-2025_parecer_conjunto_das_comissoes_ccjcfocrf_e_cecdl.pdf</t>
   </si>
   <si>
     <t>QUE ANALIZARAM O PROJETO DE LEI Nº 455/2025, DE 02 DE SETEMBRO DE 2025, QUE DISPÕE SOBRE A CONCESSÃO DE BONIFICAÇÃO EM PECÚNIA AOS PROFISSIONAIS DA EDUCAÇÃO E ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS, VISANDO A ERRADICAÇÃO DO ANALFABETISMO EM ENVIRA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_conjunto_no_020_-_assinado._reforma_adm.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_conjunto_no_020_-_assinado._reforma_adm.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto e Acórdão nº 020/2025 das Comissões Permanentes de Constituição e Justiça; Finanças e Orçamento; e Redação Final sobre análise de questão de ordem relativa ao Projeto de Lei Complementar n° 454/2025 e suas Emendas Modificativas.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/107/parecer_conjunto_no_020-2025_projeto_de_decreto_legislativo_no_004-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/107/parecer_conjunto_no_020-2025_projeto_de_decreto_legislativo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Parecer  conjunto  n° 021/2025  das  Comissões  Permanentes de  Constituição  e  Justiça;  Finanças  e  Orçamento;  Redação Final; e Educação, Cultura, Desporto e Lazer, sobre Projeto de  Decreto  Legislativo  n°  004/2025  de  23  de  setembro  de 2025,   que   concede   o   titulo   de   cidadão   honorário   do Município  de  Envira-AM,  ao  ilustríssimo  Senhor  Elizonir dos Santos Carneiro, e da outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_conjunto_no_021-_2025._titulo_de_cidada_maria_antonia.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_conjunto_no_021-_2025._titulo_de_cidada_maria_antonia.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto nº 022/2025, sobre Projeto de Decreto Legislativo nº 005/2025 de 23 de setembro de 2025, que concede o título de cidadã honorária do Município de Envira-AM, a ilustríssima Senhora Maria Antônia Pinheiro, e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_conjunto_no_022-2025._cpcj-cpfo._projeto_de_lei_legislativo_no_005-2025-gvi.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_conjunto_no_022-2025._cpcj-cpfo._projeto_de_lei_legislativo_no_005-2025-gvi.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto nº 023/2025, sobre Projeto de Lei Legislativo nº 005/2025 – de 30 de setembro de 2025, que dispõe sobre a divulgação dos dados dos conselhos municipais no site oficial do Município de Envira.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_conjunto_no_023_-_2025_cpcj-cpfo-_cps-_cprf_-_projeto_de_lei_legislativo_no_001-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_conjunto_no_023_-_2025_cpcj-cpfo-_cps-_cprf_-_projeto_de_lei_legislativo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto nº 024/2025 , sobre Projeto de Lei Legislativo nº 004/2025 – de 01 de outubro de 2025, que estabelece diretrizes para a instituição da política municipal de atenção à saúde das pessoas com vitiligo, e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/126/parecer_conjunto_no_024-2025._cpcj-cpfo-cprf_projeto_de_decreto_no_006-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/126/parecer_conjunto_no_024-2025._cpcj-cpfo-cprf_projeto_de_decreto_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto n° 025/2025 das Comiss6es Permanentes de Constituição e Justiça; Finanças e Orçamento, e Redação Final, sobre Projeto de Decreto Legislativo Nº 006/2025 de 11 de novembro de 2025, que concede o titulo de cidadão honorário do Município de Envira-AM, ao Excelentíssimo Senhor Gladson de Lima Cameli, govenador do Estado do Acre, e da outras providencias.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/127/parecer_conjunto_no_025-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_006-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/127/parecer_conjunto_no_025-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto n° 026/2025 das Comissões Permanentes de Constituição e Justiça; Finanças e Orçamento; Redação Final e Saúde, sobre Projeto de Lei Legislativo n° 006/2025 -GVI, de 12 de novembro de 2025, que dispõe sobre a instituição de diretrizes para o fortalecimento e promoção das ações de ouvidoria do Sistema Único de Saúde (SUS) no âmbito do Município de Envira-AM, e da outras providencias.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/128/parecer_conjunto_no_026-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_001-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/128/parecer_conjunto_no_026-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto n° 027/2025 das Comissões Permanentes de Constituição e Justiça; Finanças e Orçamento; Redação Final e Saúde, sobre Projeto de Lei Legislativo n° 001/2025 -GVFL, de 12 de novembro de 2025, que institui, no âmbito do Município de Envira-AM, o "novembro azul" - mês de conscientização e prevenção ao câncer de próstata, e da outras providencias.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/140/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/140/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 458/2025, de 27 de novembro de 2025, de autoria do Poder Executivo, que altera o Anexo 1, IV e V da Lei Complementar n° 429, de 15 de maio de 2023, que dispõe sobre a reorganização administrativa do sistema único de saúde e a estruturação de cargos e salários dos profissionais da saúde do Município de Envira/Am, e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_conjunto_das_comissoes_ccj-cfo-crf_sobre_o_pl_no_456-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_conjunto_das_comissoes_ccj-cfo-crf_sobre_o_pl_no_456-2025.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE Nº 028/2025 SOBRE O PARECER CONJUNTO e ACORDÃO Nº 029/2025, DE 10 DE DEZEMBRO DE 2025. DAS COMISSÕES PERMANENTES DE CONSTITUIÇÃO E JUSTIÇA; FINANÇAS E ORÇAMENTO E REDAÇÃO FINAL. QUE ANALIZARAM O PROJETO DE LEI Nº 456/2025, DE 18 DE DEZEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/154/parecer_conjunto_das_comissoes_ccj-cfo-crf-saude_sobre_o_pl-legislativo_no_007-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/154/parecer_conjunto_das_comissoes_ccj-cfo-crf-saude_sobre_o_pl-legislativo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE Nº 031/2025 SOBRE O PARECER CONJUNTO e ACORDÃO Nº 032/2025, DE 10 DE DEZEMBRO DE 2025. QUE ANALIZARAM O PROJETO DE LEI Nº 007/2025 DE 03 DE DEZEMBRO DE 2025. DE AUTORIA DO VEREADOR SEBASTIÃO IVAN PEREIRA DE SOUZA, INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ENVIRA-AM, O DEZEMBRO VERDE, DESTINADO À CONSCIENTIZAÇÃO SOBRE O ABANDONO DE ANIMAIS;</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/158/processo_no_029_e_parecer_conjunto_no_030-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/158/processo_no_029_e_parecer_conjunto_no_030-2025.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto n° 030/2025, sobre Projeto de Lei n° 457/2025, de autoria do Poder Executivo, que estima a Receita e fixa a Despesa do Município de Envira para o Exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/168/processo_no_030_e_parecer_conjunto_no_031-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/168/processo_no_030_e_parecer_conjunto_no_031-2025.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE Nº 030/2025 SOBRE O PARECER CONJUNTO e ACORDÃO Nº 031/2025, DE 10 DE DEZEMBRO DE 2025. QUE ANALIZARAM O PROJETO DE LEI Nº 002/2025 DE 03 DE DEZEMBRO DE 2025. DE AUTORIA DO VEREADOR ABRAÃO CLAÚDIO DE ARAÚJO, INSTITUI, O DIA MUNDIAL DA BÍBLIA NO ÂMBITO DO MUNICIPIO DE ENVIRA ENVIRA-AM, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_aditiva_no_001_ao_pl_457-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_aditiva_no_001_ao_pl_457-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/2025. QUE ACRESCENTA A ALÍNEA J”. AO PROJETO DE LEI Nº 457/2025, DE 21 DE NOVEMBRO DE 2025, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ENVIRA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ABRAÃO CLÁUDIO DE ARAÚJO, SEBASTIÃO IVAN PEREIRA DE SOUZA, RAIMUNDO NONATO LOPES DA SILVA, FRANCISCO ALVES DA COSTA, JOSÉ JORGE SAMPAIO, RERISON LAIAN BARBOSA DE FRANÇA, JOÃO KENNEDY GURGEL DE MOURA, BRENO LOPES DE FRANÇA, RÔMULO DA SILVA OLIVEIRA,  CLEMONDS PINHEIRO DE FRANÇA E FRANCISCO LINDOMAR FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/143/portaria_no_076-2025_declaracao_extincao_do_mandato.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/143/portaria_no_076-2025_declaracao_extincao_do_mandato.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 076/2025 de 05 de Dezembro de 2025 sobre o Ato Declaratório de Extinção de Mandato e Declaração de Vacância.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/104/oficio_no_211-2025_camara_ampliacao_viagem_administrativa_do_prefeito.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/104/oficio_no_211-2025_camara_ampliacao_viagem_administrativa_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ampliação dos Dias de Viagem Administrativa do Prefeito</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/142/edital_no_004-2025_de_convocacao_-_suplente_astro.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/142/edital_no_004-2025_de_convocacao_-_suplente_astro.pdf</t>
   </si>
   <si>
     <t>Edital Nº 004/2025 e seu anexo I de Convocação de Suplente de Vereador.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/11/oficio_vereador_francisco_alves.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/11/oficio_vereador_francisco_alves.pdf</t>
   </si>
   <si>
     <t>Solicita licença temporária de suas funções parlamentares.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_no_044-2025_solicitacao_de_liberacao_de_credito_consignado.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_no_044-2025_solicitacao_de_liberacao_de_credito_consignado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a adoção de medidas para viabilizar a liberação de linha de crédito aos servidores públicos municipais, visando apoiar financeiramente a categoria e fomentar a economia local.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_de_no_045-2025_joao_kennedy_-_abastecimento_de_merenda_escolar.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_de_no_045-2025_joao_kennedy_-_abastecimento_de_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca do abastecimento da merenda escolar na rede municipal de ensino, em comunidades ribeirinhas, como Vila Gomes, Niterói e demais localidades, diante de denúncias sobre a falta de fornecimento.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_de_no_046-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_de_no_046-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>Justificativa da ausência do Vereador Raimundo Nonato Lopes da Silva na 2ª Sessão Ordinária do 2º Período Legislativo de 2025, agendada para 15 de agosto de 2025, em razão de interesse particular, nos termos do Parágrafo Único do Artigo 3º da Lei Municipal nº 203/2008 e do Artigo 36 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_de_no_047-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_de_no_047-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Rômulo da Silva Oliveira na 2ª Sessão Ordinária do 2º Período Legislativo de 2025, agendada para 15 de agosto de 2025, em razão de interesse particular, nos termos do Parágrafo Único do Artigo 3º da Lei Municipal nº 203/2008 e do Artigo 36 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_de_no_048-2025_de_autoria_do_vereador_breno.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_de_no_048-2025_de_autoria_do_vereador_breno.pdf</t>
   </si>
   <si>
     <t>Requer a apresentação de Projeto de Lei que autoriza a realização de Concurso Público para provimento de cargos efetivos no quadro permanente đa Câmara Municipal de Envira.</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_de_no_049-2025_de_autoria_do_vereado_breno_lopes.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_de_no_049-2025_de_autoria_do_vereado_breno_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita Reajuste Salarial para os Servidores da Câmara Municipal de Envira.</t>
   </si>
   <si>
     <t>Bloco Parlamentar Evangélico</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_no_050-2025_bloco_parlamentar_evangelico.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_no_050-2025_bloco_parlamentar_evangelico.pdf</t>
   </si>
   <si>
     <t>Criação do Bloco Parlamentar 'Evangélico' no âmbito da Câmara Municipal de Envira.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_de_no_051-2025_desobstrucao_de_buiero_agrovila.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_de_no_051-2025_desobstrucao_de_buiero_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL A DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NA ESTRADA DA AGROVILA, NAS COORDENADAS GEOGRÁFICAS 7°28’30.5’’S 69°58’35.3’’W;</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_de_no_052-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_de_no_052-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>A QUAL APRESENTA JUSTIFICATIVA DE AUSÊNCIA NA 05ª SESSÃO ORDINÁRIA;</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_de_no_053-2025_beco_dos_tres_bocas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_de_no_053-2025_beco_dos_tres_bocas.pdf</t>
   </si>
   <si>
     <t>QUAL SOLICITA DO EXECUTIVO MUNICIPAL O SERVIÇO DE TERRA PLANAGEM NO BECO DOS TRÊS, BAIRRO AÇAÍZAL.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_de_no_054-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_de_no_054-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DA SESSÃO DE Nº 054/2025 DE AUTORIA DO VEREADOR RÔMULO OLIVEIRA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_de_no_055_-_2025_audiencia_publica_sobre_seguranca_publica.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_de_no_055_-_2025_audiencia_publica_sobre_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA, EM CARATER DE URGÊNCIA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM TEMA SEGURANÇA PUBLICA NO MUNICÍPIO DE ENVIRA;</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_056-2025_ver._nonato_lopes_sobre_animais_nas_ruas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_056-2025_ver._nonato_lopes_sobre_animais_nas_ruas.pdf</t>
   </si>
   <si>
     <t>REQUER, DO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA COMPETENTE ADOÇÃO DE MEDIDAS CONCRETAS E EFICAZES DIANTE DA CRESCENTE PRESENÇA DE ANIMAIS DOMÉSTICOS SOLTOS NAS VIAS E ESPEÇOS PÚBLICOS DO MUNICÍPIO;</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf</t>
   </si>
   <si>
     <t>REQUER, DO EXECUTIVO MUNICIPAL PROVIDÊNCIAS URGENTES E EFICAZES COM RELAÇÃO AO CONTROLE E FISCALIZAÇÃO DA COMERCIALIZAÇÃO DE ALIMENTOS PERECÍVEIS VENCIDOS NOS ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO DE ENVIRA COM ATUAÇÃO DIRETA E EFETIVA DA VIGILÂNCIA SANITÁRIA MUNICIPAL;</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_no_058-2025_solicita_regularizacao_de_ajuda_de_custo_para_os_medicos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_no_058-2025_solicita_regularizacao_de_ajuda_de_custo_para_os_medicos.pdf</t>
   </si>
   <si>
     <t>REQUER, DO EXECUTIVO MUNICIPAL REAJUSTE DA AJUDA DE CUSTO DESTINADA AOS MÉDICOS QUE ATUAM NO ÂMBITO DA SAÚDE PÚBLICA MUNICIPAL;</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_no_059-2025_solicita_contratacao_de_medico_para_hospital_evaristo_rates.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_no_059-2025_solicita_contratacao_de_medico_para_hospital_evaristo_rates.pdf</t>
   </si>
   <si>
     <t>REQUER, DO EXECUTIVO MUNICIPAL A IMEDIATA CONTRATAÇÃO DE 02 MÉDICOS EMERGENCISTA PARA ATUAÇÃO NA UNIDADE HOSPITALAR EVARISTO RATES;</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_060-2025_solicita_seguranca_hospitalar.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_060-2025_solicita_seguranca_hospitalar.pdf</t>
   </si>
   <si>
     <t>REQUER, DO EXECUTIVO MUNICIPAL ADOÇÃO URGENTE DE MEDIDAS PARA GARANTIR A PRESENÇA DE SEGURANÇA OU GUARDA MUNICIPAL EM TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO, ASSIM COMO, HOSPITAL. DEVIDO O AUMENTO PREOCUPANTE DE EPISÓDIOS DE VIOLÊNCIA E TENTATIVAS DE HOMICÍDIO, COLOCANDO EM RISCO A VIDA DE PACIENTES E PROFISSIONAIS;</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/53/01_requerimento_ao_plenario_-_pl_454-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/53/01_requerimento_ao_plenario_-_pl_454-2025.pdf</t>
   </si>
   <si>
     <t>QUE REQUER SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REFERENTE À INSTRUÇÃO DO PROJETO DE LEI Nº 454/2025, QUE DISPÕE SOBRE A  E ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf</t>
   </si>
   <si>
     <t>REQUER, SOLICITAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REFERENTE À INSTRUÇÃO DO PROJETO DE LEI Nº 455/2025, QUE DISPOE SOBRE A CONCESSÃO DE BONIFICAÇÃO EM PECÚNIA AOS PROFISSIONAIS DA EDUCAÇÃO E ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS:</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>José Jorge</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_063-2025_jose_jorge_sampaio.pdf</t>
+    <t>Ver. José Jorge</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_063-2025_jose_jorge_sampaio.pdf</t>
   </si>
   <si>
     <t>AQUAL JUSTIFICA SUA AUSÊNCIA NA 8ª SESSÃO ORDINÁRIA;</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Gabinete Parlamentar - GPAR</t>
   </si>
   <si>
     <t>A QUAL SOLICITA O ENCAMINHAMENTO, PELO CHEFE DO EXECUTIVO MUNICIPAL PROJETO DE LEI RELATIVO AO PLANO PLURIANUAL – PPA PARA O PERIODO DE 2026-2029;</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_065-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_065-2025.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NO HOSPITAL HEVARISTO RATES E NAS UNIDADE BASICA DE SAÚDE -UBS;</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_066-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_066-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE UMA EQUIPE DE SOCORRISTAS PARA ATENDIMENTO EXCLUSIVO NA AMBULÂNCIA DO MUNICIPIO DE ENVIRA;</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_067-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_067-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS SOBRE A DISPONIBILIZAÇÃO DE PROFISSIONAL CAPACITADO PARA ATUAR NO ATENDIMENTO TELEFÔNICO NO HOSPITAL, SOBRETUDO EM CASOS DE UGÊNCIA E EMERGÊNCIA, SEGUINDO OS PROTOCOLOS DE CLASSIFICAÇÃO DE RISCO, NOTADAMENTE O PROTOCOLO DE MANCHESTER;</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_068-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_068-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS SOBRE A REALIZAÇÃO DE AÇÕES INTINERANTES DE SAÚDE NAS COMUNIDADES RURAIS DO MUNICIPIO, TENDO EM VISTA A AUSÊNCIA DESSES SERVIÇOS NAS COMUNIDADES RIBEIRINHAS;</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_069-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_069-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO AO FORNECIMENTO DE KITS DE EQUIPAMENTOS DE ENFERMAGEM PARA A EQUIPE TÉCNICA DAS ÁREAS DA PROTEÇÃO BÁSICA NO MUNICIPIO DE ENVIRA;</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_070-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_070-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADOÇÃO DE PROVIDÊNCIAS QUANTO À DISPONIBILIZAÇÃO DE MOTOCICLETA PARA O DESLOCAMENTO DE PROFISSIONAL DA SAÚDE EM ACESSO PERIFÉRICOS DO MUNICIPIO DE ENVIRA;</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_071-2025_solicita_identificacao_de_veiculos_pme.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_071-2025_solicita_identificacao_de_veiculos_pme.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA O USO DE ADESIVOS DE IDENTIFICAÇÃO NOS VEÍCULOS OFICIAIS LOCADOS OU PERTENCENTES À FROTA DA PREFEITURA MUNICIPAL DE ENVIRA;</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_072-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_072-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROJETO DE LEI ALTERANDO A LEI COMPLEMENTAR Nº 429 DE 15 DE MAIO DE 2023 SOBRE ADICIONAL DE ESCOLARIDADE;</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_073-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_073-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROJETO DE LEI ALTERANDO A LEI COMPLEMENTAR Nº 429 DE 15 DE MAIO DE 2023 SOBRE ADICIONAL DE INSALUBRIDADE AOS PROFISSIONAIS DE ENFERMAGEM;</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_074-2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_074-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROJETO DE LEI REGULAMENTANDO A FUNÇÃO GRATIFICADA AOS ENFERMEIROS QUE EXERCEM ATRIBUIÇÕES DE COORDENAÇÃO;</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_075_-_2025_informacao_a_cerca_das_atividades_do_cras_ainda_terem_comecadas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_075_-_2025_informacao_a_cerca_das_atividades_do_cras_ainda_terem_comecadas.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL, MEDIANTE SECRETARIA COMPETENTE O NÃO FUNCIONAMENTO DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VINCULO DAS CRIANÇAS E ADOLESCENTES DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL - CRAS;</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_076.2025_-_pedido_de_informacao_assinado.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_076.2025_-_pedido_de_informacao_assinado.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL PROVIDENCIA URGENTES A RESPEITO DA ATUALIZAÇÃO DO PORTAL DA TRANSPARÊNCIA MUNICIPAL;</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_no_077-2025_solicita_a_realizacao_de_tapa_buraco.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_no_077-2025_solicita_a_realizacao_de_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO EM CONCRETO DE CIMENTO NA RUA CONCÓRDIA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no_078-2025._seguranca_creas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no_078-2025._seguranca_creas.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE SEGURANÇA PERMANENTE PARA O PRÉDIO ONDE FUNCIONA O CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL – CREAS E O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no_079-2025._adicional_de_insalubridade.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no_079-2025._adicional_de_insalubridade.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL QUE ENCAMINHE A ESTA CÂMARA MUNICIPAL PROJETO DE LEI DISPONDO EXPRESSAMENTE SOBRE O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE AOS PROFISSIONAIS ASSISTENTES SOCIAIS E PSICÓLOGOS VINCULADO À REDE PÚBLICA MUNICIPAL ESPECIALMENTE AQUELES QUE DESEMPENHAM SUAS ATIVIDADES EM UNIDADES COMO CREAS CRAS, UBS, HOSPITAL E DEMAIS EQUIPAMENTOS DA ASSISTÊNCIA SOCIAL E SAÚDE</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>Abraão Cláudio, Breno Lopes, Dinho Alves, Ivan Pereira, José Jorge, Nonato Lopes, Rerison Laian, Rômulo Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_no_080-2025_solicita_adicional_funcao_gratificada_dos_tecnicos_em_radiologia.pdf</t>
+    <t>Dinho Alves, Ver. Abraão Cláudio, Ver. Breno Lopes, Ver. Ivan Pereira, Ver. José Jorge, Ver. Nonato Lopes, Ver. Rerison Laian, Ver. Rômulo Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_no_080-2025_solicita_adicional_funcao_gratificada_dos_tecnicos_em_radiologia.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DA GRATIFICAÇÃO E ADEQUAÇÃO SALARIAL DOS TÉCNICOS EM RADIOLOGIA CONFORME LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no_081-2025_chamamento_dos_concursados.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no_081-2025_chamamento_dos_concursados.pdf</t>
   </si>
   <si>
     <t>A QUAL SOLICITA DO EXECUTIVO MUNICIPAL O CHAMAMENTO DOS CONCURSADOS APROVADOS PARA EXECUÇÃO DE SEUS RESPECTIVOS CARGOS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>João Kennedy, Rerison Laian</t>
-[...2 lines deleted...]
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_no_084-2025_manutencao_de_bueiro_na_rua_estrada_mariano-santa_rita.pdf</t>
+    <t>Ver. João Kennedy, Ver. Rerison Laian</t>
+  </si>
+  <si>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_no_084-2025_manutencao_de_bueiro_na_rua_estrada_mariano-santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à manutenção de bueiro e correção  de escorregamento de solo à margem da Rua Estrada Mariano, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_no_085-2025._suspensao-isencao_cobranca_ginasio.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_no_085-2025._suspensao-isencao_cobranca_ginasio.pdf</t>
   </si>
   <si>
     <t>Requer que seja editado Decreto Municipal ou encaminhado Projeto de Lei a esta Casa Legislativa, dispondo sobre a suspensão ou isenção da cobrança de qualquer preço público ou tarifa referente ao uso dos horários no Ginásio Poliesportivo e demais quadras públicas do Município de Envira/AM.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_no_086_do_vereador_rerison_laian.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_no_086_do_vereador_rerison_laian.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações ao Secretário Municipal de Saúde, solicitando um levantamento completo e atualizado referente aos Agentes Comunitários_x000D_
 de Saúde (ACS) do município de Envira/AM.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_no_087-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_no_087-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>A qual solicita dispensa da 11º Sessão Ordinária agendada para o dia 30/10/2025 conforme atestado Médico.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_no_088_-_pedido_de_informacao_lei_452.2025.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_no_088_-_pedido_de_informacao_lei_452.2025.pdf</t>
   </si>
   <si>
     <t>A qual solicita informações sobre o andamento e a previsão da aplicação da prova referente ao Projeto Bolsa Universitária, em conformidade com a Lei nº 452/2025, de autoria deste parlamentar.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_no_089-2025_requer_fornecimento_remedio_reuquinol.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_no_089-2025_requer_fornecimento_remedio_reuquinol.pdf</t>
   </si>
   <si>
     <t>A qual solicita do Executivo Municipal por meio da secretaria competente providência visando à aquisição e oferta regular do medicamento REUQUINOL (SULFATO DE HIDROXIXLOROQUINA).</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_091-2025_solicita_acao_intinerante_de_saude_as_comunidades_rurais.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_091-2025_solicita_acao_intinerante_de_saude_as_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>A qual solicita do Executivo Municipal a realização de ações itinerantes de Saúdes nas Comunidades Rurais do Municípios de Envira.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/131/requerimento_no_092_-_2025_beco_dos_tres_bocas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/131/requerimento_no_092_-_2025_beco_dos_tres_bocas.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter de urgência, a reabertura de valas para drenagem e execução de serviço de roçagem e limpeza do Beco dos Três Bocas, no bairro Açaizal.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_093_-_2025_solicita_arcondicionados_para_o_hospital.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_093_-_2025_solicita_arcondicionados_para_o_hospital.pdf</t>
   </si>
   <si>
     <t>A qual requer do Executivo Municipal por meio da secretaria competente a instalação de aparelhos de ares condicionados no Hospital Evaristo Rates.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no_094_-_2025_solicita_rocagem_e_limpeza_na_area_do_antigo_hospital.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no_094_-_2025_solicita_rocagem_e_limpeza_na_area_do_antigo_hospital.pdf</t>
   </si>
   <si>
     <t>A qual requer do Executivo Municipal por meio da secretaria competente execução do serviços de roçagem e retirada de entulhos na área onde está localizada o antigo Hospital do Município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no_095-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no_095-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>A qual justifica a sua ausência na 13ª sessão Ordinária do 2º período.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_no_097-2025_solicitacao_de_respostas_do_executivo_as_materias_aprovadas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_no_097-2025_solicitacao_de_respostas_do_executivo_as_materias_aprovadas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal informações sobre as providências adotadas em relação às matérias aprovadas pela Câmara Municipal de Envira e devidamente encaminhadas para sanção e execução</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_no_098-2025_construcao_de_trapiche_beco_dos_tres_bocas.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_no_098-2025_construcao_de_trapiche_beco_dos_tres_bocas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a construção de um trapiche de madeira no Beco dos Três Bocas, visando garantir acesso seguro aos moradores, especialmente crianças, idosos e pessoas que necessitam de atendimento de saúde.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no_099-2025_solicita_servico_de_rocagem_ao_igarape_buriti.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no_099-2025_solicita_servico_de_rocagem_ao_igarape_buriti.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a realização de serviço de roçagem da vegetação (capim) acumulada no Igarapé do Buriti, nas áreas que passam sob as principais pontes da cidade até sua margem ao Rio Tarauacá do Município de Envira-AM.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_no_101-2025_solicita_seguranca_hospitalar.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_no_101-2025_solicita_seguranca_hospitalar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de serviços de tapa-buracos nas vias públicas de Envira, visando melhorar a mobilidade urbana, garantir a segurança de pedestres e condutores.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_no_102_sobre_resposta_de_proposicoes_ao_executivo.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_no_102_sobre_resposta_de_proposicoes_ao_executivo.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006, de 02 de outubro de 2025, que solicita providências urgentes quanto à atualização do Portal da Transparência Municipal, visando assegurar o acesso público às informações oficiais, em cumprimento à legislação vigente e aos princípios da publicidade e da transparência administrativa._x000D_
 Requerimento nº 009, de 06 de novembro de 2025, que solicita informações sobre o andamento e a previsão de aplicação da prova referente ao Projeto Bolsa Universitária, em conformidade com a Lei Municipal nº 452/2025, de autoria deste parlamentar, que institui o referido programa.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_no_103-2025_pedido_de_dispensa_da_sessao.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_no_103-2025_pedido_de_dispensa_da_sessao.pdf</t>
   </si>
   <si>
     <t>A qual requer a ausência na 15º Sessão Ordinária.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_no_104-2025_vereador_nonato_lopes.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_no_104-2025_vereador_nonato_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a realização dos serviços de limpeza urbana e melhoria da iluminação pública na Rua Francisca Mendes 01 e 02, localizadas no Bairro Açaizal.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_no_105-2025_limpeza_e_construcao_de_trapiche.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_no_105-2025_limpeza_e_construcao_de_trapiche.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a realização de serviços de limpeza e a construção de um trapiche para atender os moradores da Rua Carlos Portela, localizada no Bairro Concórdia (Granja).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n._106-2025._ver._ivan._profissionais_nasf.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n._106-2025._ver._ivan._profissionais_nasf.pdf</t>
   </si>
   <si>
     <t>A QUAL REQUER DO EXECUTIVO MUNICIPAL ENVIO DE PROJETO DE LEI QUE PROMOVA O REAJUSTE DA REMUNERAÇÃO DOS PROFISSIONAIS QUE INTEGRAM O NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA – NASF;</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento._107-2025._ver._ivan._engenheiros_efetivos.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento._107-2025._ver._ivan._engenheiros_efetivos.pdf</t>
   </si>
   <si>
     <t>A QUAL REQUER DO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE PROMOVA O REAJUSTE DA REMUNERAÇÃO DOS ENGENHEIROS EFETIVOS DO MUNICÍPIO, COMPREENDENDO OS CARGOS DE ENGENHEIRO CIVIL, ENGENHEIRO ELETRICISTA, ENGENHEIRO AMBIENTAL E ENGENHEIRO FLORESTAL;</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_de_no_108-2025_-_auxilio_financeiro_-_doencas_graves.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_de_no_108-2025_-_auxilio_financeiro_-_doencas_graves.pdf</t>
   </si>
   <si>
     <t>A QUAL REQUER DO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE INSTITUA AUXÍLIO/AJUDA FINANCEIRA DESTINADA AOS MUNÍCIPES PORTADORES DE DOENÇAS GRAVES, A EXEMPLO DO CÂNCER, PARA FINS DE APOIO AO TRATAMENTO E ÀS DESPESAS CORRELATAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_no_109-2025_reforma_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_no_109-2025_reforma_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicita do Executivo Municipal a realização de manutenção _x000D_
 nas escolas da Rede Pública Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2036,68 +2036,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_lrgislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_mo_005-2025_dispoe_sobre_a_divulgacao_dos_dados_dos_conselhos_municipais_no_site_oficial_do_municipio_de_envira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_legislativo_no_05-2025_estabelece_diretrizes_para_a_instituicao_da_politica_municipal_de_atencao_a_saude_das_pessoas_com_vitiligo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/40/emenda_aditiva_no_001_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_aditiva_no_002_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_no_001_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/39/emenda_modificativa_no_002_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/41/emenda_aditiva_no_003_-_2025_cpcj-cpfo-cprf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/42/emenda_aditiva_no_004_-_2025_cpcj-cpfo-_cprf_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/43/emenda_modificativa_no_003_-_2025_cpcj-cpfo-_cprf_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/44/emenda_modificativa_no_004_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_no_09-2025_ao_projeto_de_lei_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_no_10-2025_ao_projeto_de_lei_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/65/emenda_aditiva_no_001-2025_ao_projeto_de_lei_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_modificativa_n._01-2025_ao_projeto_de_no454-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/88/emenda_modificativa_n._02.2025_ao_projeto_de_no454-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/89/emenda_modificativa_n._03-2025_ao_projeto_de_no454-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_modificativa_no_015_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_modificativa_no_016-2025_ao_projeto_de_decreto_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/141/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_modificativa_no_01_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/161/emenda_modificativa_no_02_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_modificativa_no_03_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/163/emenda_modificativa_no_04_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/164/emenda_modificativa_no_05_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/165/emenda_modificativa_no_06_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_modificativa_no_08_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/167/emenda_modificativa_no_09_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/169/emenda_modificativa_no_08_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_decreto_legislativo_no_02-2025_gvi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_decreto_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_decreto_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_decreto_legislativo_no_006-2025_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_05._gvi_-_divulgacao_dos_trabalhos_dos_conselhos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_decreto_legislativo_no_007-2025_alterado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_001-2025_ver-rerison.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_002-2025_ver-nonato_lopes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_no__002-2025_gabinete_do_vereador_rerison.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_no_002-2025_ver._jhon_kennedy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_003-2025_-_vereador_ivan.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no_020-2025_manutencao_corretiva_porto_dario_varzea.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_021-2025_-_francisco_lindomar_ferreira_-construcao_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no_022-2025_-_valas_e_terra_planagem_rua_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_023_de_autoria_do_vereador_ivan.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_024_de_autoria_do_vereador_joao_kennedy.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_025-2025_-_reajuste_salarial_nivel_tecnico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_026-2025_-_reajuste_salarial_nivel_medio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_027-2025_de_autoria_do_vereador_breno.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_028_de_autoria_do_vereador_rerison_-manutencao_do_ramal_que_da_acesso_ao_marden_-ramal_manoel_cobrinha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_029-2025_de_autoria_do_vereador_romulo_oliveira_-_sinalizacao_de_proibicao_de_carros_na_ponte_05_de_setembro_-barulho_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no_030-2025_revitalizacao_da_ponte_sacola_cheia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no_031-2025_-_pontes_de_acesso_as_ruas_de_dificio_acesso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_gvfa_no_032-2025_francisco_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_034.2025_-_frente_mercado_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_035-2025_-_lanchas_de_alumino_acs.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_036-2025_-_ponte_rua_ver._chagas_mattos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_037-2025_-_equipamentos_centro_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_038-2025_-_atualizacao_salarial_conselheiros_tutelares_envira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_039-2025_-_rua_nelson_bastos_e_edna_souza_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_040-2025_construcao_de_escolas_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_041-2025_projeto_de_lei_que_institui_o_sistema_municipal_de_responsabilizacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_042.2025_-_mercado_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_alterado_n._452-2025_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_alterado_n._453-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_alterado_no_454-2025_-_reorganiza_a_estrutura_administrativa_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_alterado_n._455-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_no_457-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_458_altera_plc_429-2023_alterado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_no_456-2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/21/veto_do_projeto_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/23/resolucao_administrativa_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_legislativo_no_01-2025_-_gvld.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_no_06-gvi._diretrizes_para_ouvidoria_sus.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_legislativo_n._02-2025_-_dia_municipal_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007-gvi._dezembro_verde.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_no_007-gvi._dezembro_verde.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/106/parecer_conjunto_no_014-2025_projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/87/parecer_comissoes_pl_454-2025_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/85/processo_no_019-2025_parecer_conjunto_das_comissoes_ccjcfocrf_e_cecdl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_conjunto_no_020_-_assinado._reforma_adm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/107/parecer_conjunto_no_020-2025_projeto_de_decreto_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_conjunto_no_021-_2025._titulo_de_cidada_maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_conjunto_no_022-2025._cpcj-cpfo._projeto_de_lei_legislativo_no_005-2025-gvi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_conjunto_no_023_-_2025_cpcj-cpfo-_cps-_cprf_-_projeto_de_lei_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/126/parecer_conjunto_no_024-2025._cpcj-cpfo-cprf_projeto_de_decreto_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/127/parecer_conjunto_no_025-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/128/parecer_conjunto_no_026-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/140/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_conjunto_das_comissoes_ccj-cfo-crf_sobre_o_pl_no_456-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/154/parecer_conjunto_das_comissoes_ccj-cfo-crf-saude_sobre_o_pl-legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/158/processo_no_029_e_parecer_conjunto_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/168/processo_no_030_e_parecer_conjunto_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_aditiva_no_001_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/143/portaria_no_076-2025_declaracao_extincao_do_mandato.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/104/oficio_no_211-2025_camara_ampliacao_viagem_administrativa_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/142/edital_no_004-2025_de_convocacao_-_suplente_astro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/11/oficio_vereador_francisco_alves.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_no_044-2025_solicitacao_de_liberacao_de_credito_consignado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_de_no_045-2025_joao_kennedy_-_abastecimento_de_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_de_no_046-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_de_no_047-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_de_no_048-2025_de_autoria_do_vereador_breno.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_de_no_049-2025_de_autoria_do_vereado_breno_lopes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_no_050-2025_bloco_parlamentar_evangelico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_de_no_051-2025_desobstrucao_de_buiero_agrovila.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_de_no_052-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_de_no_053-2025_beco_dos_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_de_no_054-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_de_no_055_-_2025_audiencia_publica_sobre_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_056-2025_ver._nonato_lopes_sobre_animais_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_no_058-2025_solicita_regularizacao_de_ajuda_de_custo_para_os_medicos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_no_059-2025_solicita_contratacao_de_medico_para_hospital_evaristo_rates.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_060-2025_solicita_seguranca_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/53/01_requerimento_ao_plenario_-_pl_454-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_063-2025_jose_jorge_sampaio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_071-2025_solicita_identificacao_de_veiculos_pme.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_075_-_2025_informacao_a_cerca_das_atividades_do_cras_ainda_terem_comecadas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_076.2025_-_pedido_de_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_no_077-2025_solicita_a_realizacao_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no_078-2025._seguranca_creas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no_079-2025._adicional_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_no_080-2025_solicita_adicional_funcao_gratificada_dos_tecnicos_em_radiologia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no_081-2025_chamamento_dos_concursados.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_no_084-2025_manutencao_de_bueiro_na_rua_estrada_mariano-santa_rita.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_no_085-2025._suspensao-isencao_cobranca_ginasio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_no_086_do_vereador_rerison_laian.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_no_087-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_no_088_-_pedido_de_informacao_lei_452.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_no_089-2025_requer_fornecimento_remedio_reuquinol.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_091-2025_solicita_acao_intinerante_de_saude_as_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/131/requerimento_no_092_-_2025_beco_dos_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_093_-_2025_solicita_arcondicionados_para_o_hospital.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no_094_-_2025_solicita_rocagem_e_limpeza_na_area_do_antigo_hospital.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no_095-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_no_097-2025_solicitacao_de_respostas_do_executivo_as_materias_aprovadas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_no_098-2025_construcao_de_trapiche_beco_dos_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no_099-2025_solicita_servico_de_rocagem_ao_igarape_buriti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_no_101-2025_solicita_seguranca_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_no_102_sobre_resposta_de_proposicoes_ao_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_no_103-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_no_104-2025_vereador_nonato_lopes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_no_105-2025_limpeza_e_construcao_de_trapiche.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n._106-2025._ver._ivan._profissionais_nasf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento._107-2025._ver._ivan._engenheiros_efetivos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_de_no_108-2025_-_auxilio_financeiro_-_doencas_graves.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_no_109-2025_reforma_nas_escolas_municipais.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_lrgislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_mo_005-2025_dispoe_sobre_a_divulgacao_dos_dados_dos_conselhos_municipais_no_site_oficial_do_municipio_de_envira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_lei_legislativo_no_05-2025_estabelece_diretrizes_para_a_instituicao_da_politica_municipal_de_atencao_a_saude_das_pessoas_com_vitiligo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/40/emenda_aditiva_no_001_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_aditiva_no_002_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_no_001_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/39/emenda_modificativa_no_002_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/41/emenda_aditiva_no_003_-_2025_cpcj-cpfo-cprf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/42/emenda_aditiva_no_004_-_2025_cpcj-cpfo-_cprf_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/43/emenda_modificativa_no_003_-_2025_cpcj-cpfo-_cprf_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/44/emenda_modificativa_no_004_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/63/emenda_modificativa_no_09-2025_ao_projeto_de_lei_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/64/emenda_modificativa_no_10-2025_ao_projeto_de_lei_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/65/emenda_aditiva_no_001-2025_ao_projeto_de_lei_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/86/emenda_modificativa_n._01-2025_ao_projeto_de_no454-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/88/emenda_modificativa_n._02.2025_ao_projeto_de_no454-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/89/emenda_modificativa_n._03-2025_ao_projeto_de_no454-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_modificativa_no_015_-_2025_cpcj-cpfo-_cprf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_modificativa_no_016-2025_ao_projeto_de_decreto_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/141/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_modificativa_no_01_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/161/emenda_modificativa_no_02_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_modificativa_no_03_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/163/emenda_modificativa_no_04_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/164/emenda_modificativa_no_05_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/165/emenda_modificativa_no_06_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_modificativa_no_08_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/167/emenda_modificativa_no_09_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/169/emenda_modificativa_no_08_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_decreto_legislativo_no_02-2025_gvi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_decreto_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_decreto_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_decreto_legislativo_no_006-2025_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_05._gvi_-_divulgacao_dos_trabalhos_dos_conselhos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_decreto_legislativo_no_007-2025_alterado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_001-2025_ver-rerison.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_002-2025_ver-nonato_lopes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_no__002-2025_gabinete_do_vereador_rerison.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_no_002-2025_ver._jhon_kennedy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_003-2025_-_vereador_ivan.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no_020-2025_manutencao_corretiva_porto_dario_varzea.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_021-2025_-_francisco_lindomar_ferreira_-construcao_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no_022-2025_-_valas_e_terra_planagem_rua_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_023_de_autoria_do_vereador_ivan.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_024_de_autoria_do_vereador_joao_kennedy.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_025-2025_-_reajuste_salarial_nivel_tecnico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_026-2025_-_reajuste_salarial_nivel_medio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_027-2025_de_autoria_do_vereador_breno.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_028_de_autoria_do_vereador_rerison_-manutencao_do_ramal_que_da_acesso_ao_marden_-ramal_manoel_cobrinha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_029-2025_de_autoria_do_vereador_romulo_oliveira_-_sinalizacao_de_proibicao_de_carros_na_ponte_05_de_setembro_-barulho_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no_030-2025_revitalizacao_da_ponte_sacola_cheia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no_031-2025_-_pontes_de_acesso_as_ruas_de_dificio_acesso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_gvfa_no_032-2025_francisco_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_034.2025_-_frente_mercado_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_035-2025_-_lanchas_de_alumino_acs.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_036-2025_-_ponte_rua_ver._chagas_mattos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_037-2025_-_equipamentos_centro_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_038-2025_-_atualizacao_salarial_conselheiros_tutelares_envira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_039-2025_-_rua_nelson_bastos_e_edna_souza_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_040-2025_construcao_de_escolas_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_041-2025_projeto_de_lei_que_institui_o_sistema_municipal_de_responsabilizacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_042.2025_-_mercado_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_alterado_n._452-2025_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_alterado_n._453-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_alterado_no_454-2025_-_reorganiza_a_estrutura_administrativa_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_alterado_n._455-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_no_457-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_458_altera_plc_429-2023_alterado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_no_456-2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/21/veto_do_projeto_no_455-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/23/resolucao_administrativa_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_legislativo_no_01-2025_-_gvld.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_no_06-gvi._diretrizes_para_ouvidoria_sus.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_legislativo_n._02-2025_-_dia_municipal_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007-gvi._dezembro_verde.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_no_007-gvi._dezembro_verde.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/106/parecer_conjunto_no_014-2025_projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/87/parecer_comissoes_pl_454-2025_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/85/processo_no_019-2025_parecer_conjunto_das_comissoes_ccjcfocrf_e_cecdl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_conjunto_no_020_-_assinado._reforma_adm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/107/parecer_conjunto_no_020-2025_projeto_de_decreto_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_conjunto_no_021-_2025._titulo_de_cidada_maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_conjunto_no_022-2025._cpcj-cpfo._projeto_de_lei_legislativo_no_005-2025-gvi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_conjunto_no_023_-_2025_cpcj-cpfo-_cps-_cprf_-_projeto_de_lei_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/126/parecer_conjunto_no_024-2025._cpcj-cpfo-cprf_projeto_de_decreto_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/127/parecer_conjunto_no_025-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/128/parecer_conjunto_no_026-2025._cpcj-cpfo-cprf-cps_projeto_de_lei_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/140/processo_no_027-2025_-_parecer_conjunto_no_028-2025_do_projeto_de_lei_no_458-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_conjunto_das_comissoes_ccj-cfo-crf_sobre_o_pl_no_456-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/154/parecer_conjunto_das_comissoes_ccj-cfo-crf-saude_sobre_o_pl-legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/158/processo_no_029_e_parecer_conjunto_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/168/processo_no_030_e_parecer_conjunto_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_aditiva_no_001_ao_pl_457-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/143/portaria_no_076-2025_declaracao_extincao_do_mandato.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/104/oficio_no_211-2025_camara_ampliacao_viagem_administrativa_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/142/edital_no_004-2025_de_convocacao_-_suplente_astro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/11/oficio_vereador_francisco_alves.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_no_044-2025_solicitacao_de_liberacao_de_credito_consignado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_de_no_045-2025_joao_kennedy_-_abastecimento_de_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_de_no_046-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_de_no_047-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento_de_no_048-2025_de_autoria_do_vereador_breno.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_de_no_049-2025_de_autoria_do_vereado_breno_lopes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_no_050-2025_bloco_parlamentar_evangelico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_de_no_051-2025_desobstrucao_de_buiero_agrovila.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_de_no_052-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_de_no_053-2025_beco_dos_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_de_no_054-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_de_no_055_-_2025_audiencia_publica_sobre_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_056-2025_ver._nonato_lopes_sobre_animais_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento_no_058-2025_solicita_regularizacao_de_ajuda_de_custo_para_os_medicos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento_no_059-2025_solicita_contratacao_de_medico_para_hospital_evaristo_rates.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_060-2025_solicita_seguranca_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/53/01_requerimento_ao_plenario_-_pl_454-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no__057-2025_ver._nonato_lopes_sobre_alimentos_vencidos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_063-2025_jose_jorge_sampaio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_071-2025_solicita_identificacao_de_veiculos_pme.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_075_-_2025_informacao_a_cerca_das_atividades_do_cras_ainda_terem_comecadas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_076.2025_-_pedido_de_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_no_077-2025_solicita_a_realizacao_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no_078-2025._seguranca_creas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no_079-2025._adicional_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_no_080-2025_solicita_adicional_funcao_gratificada_dos_tecnicos_em_radiologia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no_081-2025_chamamento_dos_concursados.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_no_084-2025_manutencao_de_bueiro_na_rua_estrada_mariano-santa_rita.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_no_085-2025._suspensao-isencao_cobranca_ginasio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_no_086_do_vereador_rerison_laian.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_no_087-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_no_088_-_pedido_de_informacao_lei_452.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_no_089-2025_requer_fornecimento_remedio_reuquinol.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_no_091-2025_solicita_acao_intinerante_de_saude_as_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/131/requerimento_no_092_-_2025_beco_dos_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no_093_-_2025_solicita_arcondicionados_para_o_hospital.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no_094_-_2025_solicita_rocagem_e_limpeza_na_area_do_antigo_hospital.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no_095-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_no_097-2025_solicitacao_de_respostas_do_executivo_as_materias_aprovadas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_no_098-2025_construcao_de_trapiche_beco_dos_tres_bocas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no_099-2025_solicita_servico_de_rocagem_ao_igarape_buriti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_no_101-2025_solicita_seguranca_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_no_102_sobre_resposta_de_proposicoes_ao_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_no_103-2025_pedido_de_dispensa_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_no_104-2025_vereador_nonato_lopes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_no_105-2025_limpeza_e_construcao_de_trapiche.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n._106-2025._ver._ivan._profissionais_nasf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento._107-2025._ver._ivan._engenheiros_efetivos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_de_no_108-2025_-_auxilio_financeiro_-_doencas_graves.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.envira.am.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_no_109-2025_reforma_nas_escolas_municipais.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="146" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="187.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>